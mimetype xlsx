--- v0 (2026-02-02)
+++ v1 (2026-04-03)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>CARLOS SAMUEL</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/382/proj_de_mocao_001-2019.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/382/proj_de_mocao_001-2019.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de aplauso e reconhecimento ao deputado estadual Fábio Xavier, pela destinação de Emenda ao Município de São José do Divino, referente a obras e serviços de recuperação de estrada vicinal com revestimento primário de seis quilômetros de extensão ligando o povoado Transval ao povoado Olarias, no valor de R$ 149.395,98 (cento e quarenta e nove mil, trezentos e noventa e cinco reais e noventa e oito centavos).</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/383/proj._de_mocao_002-2019.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/383/proj._de_mocao_002-2019.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de aplauso e reconhecimento ao deputado estadual Fábio Xavier, pela destinação de Emenda ao Município de São José do Divino, para aquisição e instalação de equipamentos de ginástica para implantação de academia ao ar livre na localidade Mocambinho, no valor de 26.000,00 (vinte e seis mil reais).</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>BETÂNIA FREIRE</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/412/proj._de_mocao_004-2019.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/412/proj._de_mocao_004-2019.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de aplauso e reconhecimento ao deputado capitão Fábio Abreu, pela destinação de Emenda ao Município de São José do Divino, no valor de R$ 600.000,00 (seiscentos mil reais), no ano de 2016, com a finalidade de recuperação (tapa buraco) no asfalto da PI 311, que liga o município de São José do Divino à cidade de Piracuruca.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/420/parecer_cfo_12-2019-mc_04-05-2019.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/420/parecer_cfo_12-2019-mc_04-05-2019.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento aos Projetos de Moção 004/2019 e 005/2019, que apresentam Moção de aplauso e reconhecimento ao deputado capitão Fábio Abreu, pela destinação de emendas ao Município de São José do Divino.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PCJR</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/419/parecer_cjr_11-19-_mc_04-05-2019.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/419/parecer_cjr_11-19-_mc_04-05-2019.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação aos Projetos de Moção 004/2019 e 005/2019, que apresentam Moção de aplauso e reconhecimento ao deputado capitão Fábio Abreu, pela destinação de emendas ao Município de São José do Divino</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/426/proj._decreto_leg_03-2019.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/426/proj._decreto_leg_03-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário ao deputado estadual Fábio Xavier</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/427/proj._decreto_leg_04-2019.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/427/proj._decreto_leg_04-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário ao capitão Fábio Abreu</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/425/substitutivo_mocao_04-19.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/425/substitutivo_mocao_04-19.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao projeto de Moção 004/219 que apresenta aplauso e reconhecimento ao deputado capitão Fábio Abreu, pela destinação de emenda ao Município de São José do Divino, no valor de R$ 600.000,00 (seiscentos mil reais), no ano de 2016, para asfaltamento de um trecho da rua Paulo Rodrigues de Sampaio e da avenida Manoel Divino e asfaltamento da avenida Antonio Romão e da rua Tenente Clarindo, ambos na sede do município de São José do Divino.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -516,68 +516,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/382/proj_de_mocao_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/383/proj._de_mocao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/412/proj._de_mocao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/420/parecer_cfo_12-2019-mc_04-05-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/419/parecer_cjr_11-19-_mc_04-05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/426/proj._decreto_leg_03-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/427/proj._decreto_leg_04-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/425/substitutivo_mocao_04-19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/382/proj_de_mocao_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/383/proj._de_mocao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/412/proj._de_mocao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/420/parecer_cfo_12-2019-mc_04-05-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/419/parecer_cjr_11-19-_mc_04-05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/426/proj._decreto_leg_03-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/427/proj._decreto_leg_04-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2019/425/substitutivo_mocao_04-19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>