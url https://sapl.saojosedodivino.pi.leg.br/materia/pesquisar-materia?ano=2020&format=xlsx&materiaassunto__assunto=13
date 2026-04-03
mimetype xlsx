--- v0 (2026-02-01)
+++ v1 (2026-04-03)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/528/parecer_cfo_09-20-_pl-06-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/528/parecer_cfo_09-20-_pl-06-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de finanças e orçamento ao projeto de lei 006/2020 que dispõe sobre as Diretrizes Orçamentarias para o Exercício Financeiro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/537/parecer_cfo_10-20-_pl-07-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/537/parecer_cfo_10-20-_pl-07-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de lei 07/2020 que dispõe sobre a denominação do prédio público municipal da Prefeitura Municipal de São José do Divino-PI, localizada na Avenida Manoel Divino, n° 55, centro, em São José do Divino-PI</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/538/parecer_cfo_11-20-_pl-08-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/538/parecer_cfo_11-20-_pl-08-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de lei 08/2020 que Institui no âmbito do Município de São José do Divino-PI o programa Remédio em Casa.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/546/parecer_cfo_12-20-_pl-11-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/546/parecer_cfo_12-20-_pl-11-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de finanças e orçamento ao Projeto de lei 11/2020 que altera a Lei n° 228, de 15 de Abril de 2020, para prever os ajustes na aplicação em Previdência dos recursos da Cessão Onerosa, em virtude da queda da arrecadação do FUNDEB</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/575/parecer_cfo_17-20-_plo-17-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/575/parecer_cfo_17-20-_plo-17-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de finanças e orçamento ao Projeto de lei 017/2020 que altera o artigo 2º da Lei 056/2001, atribuindo nova denominação à Rua Raimundo Miguel no município de São José do Divino-PI</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/587/parecer_cfo_19-20-_plo-14-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/587/parecer_cfo_19-20-_plo-14-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de finanças e orçamento ao Projeto de Lei 014/2020 que estima a receita e fixa a despesa do orçamento do município de São Jose do Divino para o exercício financeiro de 2021</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/585/parecer_cfo_20-20-_pdl-05-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/585/parecer_cfo_20-20-_pdl-05-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de finanças e orçamento ao Projeto de Decreto Legislativo 005/2020 que dispõe sobre a criação da Galeria dos Presidentes da Câmara Municipal de São José do Divino</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PCJR</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/499/parecer_cjr_05-20-_pl_05-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/499/parecer_cjr_05-20-_pl_05-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao projeto de lei 005/2020 que autoriza a Concessão de bem imóvel municipal mediante termo de cessão de uso e dá outras providências</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/529/parecer_cjr_08-20-_pl_06-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/529/parecer_cjr_08-20-_pl_06-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao projeto de lei 006/2020 que dispõe sobre as Diretrizes Orçamentarias para o Exercício Financeiro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/539/parecer_cjr_09-20-_pl_07-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/539/parecer_cjr_09-20-_pl_07-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de lei 07/2020 que dispõe sobre a denominação do prédio público municipal da Prefeitura Municipal de São José do Divino-PI, localizada na Avenida Manoel Divino, n° 55, centro, em São José do Divino-PI.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/540/parecer_cjr_010-20-_pl_08-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/540/parecer_cjr_010-20-_pl_08-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de lei 08/2020 que Institui no âmbito do Município de São José do Divino-PI o programa Remédio em Casa</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/545/parecer_cjr_011-20-_plo_011-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/545/parecer_cjr_011-20-_plo_011-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de lei 011/2020 que altera a Lei n° 228, de 15 de Abril de 2020, para prever os ajustes na aplicação em Previdência dos recursos da Cessão Onerosa, em virtude da queda da arrecadação do FUNDEB.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/574/parecer_cjr_017-20-_plo_017-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/574/parecer_cjr_017-20-_plo_017-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de lei 017/2020 que altera o artigo 2º da Lei 056/2001, atribuindo nova denominação à Rua Raimundo Miguel no município de São José do Divino-PI</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/586/parecer_cjr_019-20-_plo_014-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/586/parecer_cjr_019-20-_plo_014-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de Lei 014/2020 que estima a receita e fixa a despesa do orçamento do município de São Jose do Divino para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/584/parecer_cjr_020-20-_pdl_005-2020.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/584/parecer_cjr_020-20-_pdl_005-2020.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de Decreto Legislativo 005/2020 que dispõe sobre a criação da Galeria dos Presidentes da Câmara Municipal de São José do Divino</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,68 +564,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/528/parecer_cfo_09-20-_pl-06-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/537/parecer_cfo_10-20-_pl-07-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/538/parecer_cfo_11-20-_pl-08-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/546/parecer_cfo_12-20-_pl-11-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/575/parecer_cfo_17-20-_plo-17-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/587/parecer_cfo_19-20-_plo-14-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/585/parecer_cfo_20-20-_pdl-05-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/499/parecer_cjr_05-20-_pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/529/parecer_cjr_08-20-_pl_06-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/539/parecer_cjr_09-20-_pl_07-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/540/parecer_cjr_010-20-_pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/545/parecer_cjr_011-20-_plo_011-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/574/parecer_cjr_017-20-_plo_017-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/586/parecer_cjr_019-20-_plo_014-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/584/parecer_cjr_020-20-_pdl_005-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/528/parecer_cfo_09-20-_pl-06-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/537/parecer_cfo_10-20-_pl-07-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/538/parecer_cfo_11-20-_pl-08-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/546/parecer_cfo_12-20-_pl-11-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/575/parecer_cfo_17-20-_plo-17-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/587/parecer_cfo_19-20-_plo-14-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/585/parecer_cfo_20-20-_pdl-05-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/499/parecer_cjr_05-20-_pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/529/parecer_cjr_08-20-_pl_06-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/539/parecer_cjr_09-20-_pl_07-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/540/parecer_cjr_010-20-_pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/545/parecer_cjr_011-20-_plo_011-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/574/parecer_cjr_017-20-_plo_017-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/586/parecer_cjr_019-20-_plo_014-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2020/584/parecer_cjr_020-20-_pdl_005-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="227.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>