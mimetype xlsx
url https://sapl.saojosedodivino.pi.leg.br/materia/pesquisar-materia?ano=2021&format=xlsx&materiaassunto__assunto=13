--- v0 (2026-02-04)
+++ v1 (2026-04-23)
@@ -54,264 +54,264 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PCC</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões</t>
   </si>
   <si>
     <t>COMISSÃO DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/605/parecer_cjr-cfo_001-2021_moc_01-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/605/parecer_cjr-cfo_001-2021_moc_01-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento à Moção 001/2021 que apresenta aplauso ao deputado estadual Georgiano Fernandes Lima Neto, pela liberação de emendas parlamentares no valor de R$ 540.000,00 (quinhentos e quarenta mil reais) para construção de cinco mil metros de calçamentos no assentamento Carolina e na localidade Transval, no município de São José do Divino</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/628/parecer_cjr-cfo_004-2021_pl_04-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/628/parecer_cjr-cfo_004-2021_pl_04-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei 004/2021 que regulamenta a instalação e a operacionalização do sistema de vídeo monitoramento nas vias públicas do Município de São José do Divino-PI e o tratamento das imagens, das informações e dos dados produzidos.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/630/parecer_cjr-cfo_006-2021_pl_06-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/630/parecer_cjr-cfo_006-2021_pl_06-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei 006/2021 que institui o Dia municipal em memória aos sãojoseenses vítimas da COVID-19.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/650/parecer_cjr-cfo_010-2021_pl_012-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/650/parecer_cjr-cfo_010-2021_pl_012-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei 012/2021, que autoriza o Poder Executivo Municipal a promover campanha de estímulo à arrecadação do Imposto Predial Territorial Urbano-IPTU, mediante realização de sorteios de prêmios, como meio de melhorar a arrecadação de tributos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/663/parecer_cjr-cfo_013-2021_pl_015-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/663/parecer_cjr-cfo_013-2021_pl_015-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei 015/2021, que atribui denominação ao campo society que está sendo construído no bairro nossa Senhora de Fátima no município de São José do Divino - PI.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/667/parecer_cjr-cfo_014-2021_plc_01-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/667/parecer_cjr-cfo_014-2021_plc_01-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei Complementar 001/2021, que acrescenta o parágrafo único ao Art. 5° da lei Complementar n° 82/2018, que regulamenta a contribuição para o custeio de iluminação pública-COSIP no município de São José do Divino-PI, que passará a dispor sobre a base de cálculo da COSIP para os consumidores de energia elétrica no município que possuem sistema fotovoltaico (energia solar) de produção de energia e dá outras providências</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/670/parecer_cjr-cfo_015-2021_pl_019-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/670/parecer_cjr-cfo_015-2021_pl_019-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei 019/2021, que autoriza o Executivo Municipal a confessar e parcelar dividas oriundas de concessionária de fornecimento de energia elétrica (EQUATORIAL) e da outras providências</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/671/parecer_cjr-cfo_016-2021_pl_014-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/671/parecer_cjr-cfo_016-2021_pl_014-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei 014/2021, que autoriza o Chefe do Poder Executivo Municipal a doar área de terreno ao Sindicato dos Servidores Públicos Municipais de São José do Divino-SINDSERM-SJD-PI, destinados a construção da sede da entidade sindical no município</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/672/parecer_cjr-cfo_017-2021_pl_016-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/672/parecer_cjr-cfo_017-2021_pl_016-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei 016/2021, que atribui denominação à Rua Projetada 44, no bairro Pau D’Arco em São José do Divino</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/696/parecer_cjr-cfo_018-2021_pl_20-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/696/parecer_cjr-cfo_018-2021_pl_20-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento aos Projetos de Lei 018/2021 e 020/2021</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/700/parecer_cjr-cfo_019-2021_pl_21-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/700/parecer_cjr-cfo_019-2021_pl_21-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei 021/2021</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/710/parecer_cjr-cfo_020-2021_pl_23-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/710/parecer_cjr-cfo_020-2021_pl_23-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto das Comissões de Justiça e Redação e Finanças e Orçamento ao Projeto de Lei 023/2021, que autoriza o Poder Executivo a abrir Crédito Adicional Especial na Lei Orçamentária do Exercício de 2021, objetivando a execução de despesas com recursos do VAAT/FUNDEB e revoga a Lei N°252/2021.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/634/parecer_cfo_02-21-pl-010-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/634/parecer_cfo_02-21-pl-010-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento ao Projeto de Lei 010/2021, que dispõe sobre as Diretrizes Orçamentarias para o Exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/713/parecer_cfo_04-21-_pl_017-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/713/parecer_cfo_04-21-_pl_017-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento ao Projeto de Lei 017/2021, que dispõe sobre as Diretrizes Orçamentarias para o Exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/714/parecer_cfo_05-21-_pl_022-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/714/parecer_cfo_05-21-_pl_022-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento ao Projeto de Lei 022/2021, que dispõe sobre o Plano Plurianual para o quadriênio 2022/2025 e dá outras providências</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>PCJR</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/635/parecer_cjr_01-21-_pl_010-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/635/parecer_cjr_01-21-_pl_010-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de Lei 010/2021, que dispõe sobre as Diretrizes Orçamentarias para o Exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/712/parecer_cjr_02-21-_pl_017-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/712/parecer_cjr_02-21-_pl_017-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de Lei 017/2021, que estima a receita e fixa a despesa do orçamento do município de São José do Divino, para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/715/parecer_cjr_03-21-_pl_022-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/715/parecer_cjr_03-21-_pl_022-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de justiça e redação ao Projeto de Lei 022/2021, que dispõe sobre o Plano Plurianual para o quadriênio 2022/2025 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -618,68 +618,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/605/parecer_cjr-cfo_001-2021_moc_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/628/parecer_cjr-cfo_004-2021_pl_04-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/630/parecer_cjr-cfo_006-2021_pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/650/parecer_cjr-cfo_010-2021_pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/663/parecer_cjr-cfo_013-2021_pl_015-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/667/parecer_cjr-cfo_014-2021_plc_01-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/670/parecer_cjr-cfo_015-2021_pl_019-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/671/parecer_cjr-cfo_016-2021_pl_014-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/672/parecer_cjr-cfo_017-2021_pl_016-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/696/parecer_cjr-cfo_018-2021_pl_20-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/700/parecer_cjr-cfo_019-2021_pl_21-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/710/parecer_cjr-cfo_020-2021_pl_23-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/634/parecer_cfo_02-21-pl-010-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/713/parecer_cfo_04-21-_pl_017-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/714/parecer_cfo_05-21-_pl_022-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/635/parecer_cjr_01-21-_pl_010-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/712/parecer_cjr_02-21-_pl_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/715/parecer_cjr_03-21-_pl_022-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/605/parecer_cjr-cfo_001-2021_moc_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/628/parecer_cjr-cfo_004-2021_pl_04-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/630/parecer_cjr-cfo_006-2021_pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/650/parecer_cjr-cfo_010-2021_pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/663/parecer_cjr-cfo_013-2021_pl_015-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/667/parecer_cjr-cfo_014-2021_plc_01-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/670/parecer_cjr-cfo_015-2021_pl_019-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/671/parecer_cjr-cfo_016-2021_pl_014-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/672/parecer_cjr-cfo_017-2021_pl_016-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/696/parecer_cjr-cfo_018-2021_pl_20-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/700/parecer_cjr-cfo_019-2021_pl_21-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/710/parecer_cjr-cfo_020-2021_pl_23-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/634/parecer_cfo_02-21-pl-010-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/713/parecer_cfo_04-21-_pl_017-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/714/parecer_cfo_05-21-_pl_022-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/635/parecer_cjr_01-21-_pl_010-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/712/parecer_cjr_02-21-_pl_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/715/parecer_cjr_03-21-_pl_022-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>