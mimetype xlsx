--- v0 (2026-02-03)
+++ v1 (2026-04-23)
@@ -54,141 +54,141 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BETÂNIA FREIRE</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_002-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_002-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito Assis Carvalho a implantação de placas de identificação tipo pórtico, para acesso aos povoados Mocambinho, Tinguis, Gado apartado, Olarias, Barra do Piracuruca, Curral Velho e Transval e saída destes para a sede do Município de São José do Divino e suas localidades e cidades limítrofes.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PATRICIA CERQUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_004-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_004-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Assis Carvalho a capina e construção do muro do cemitério do bairro Triunfo em São José do Divino</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RAQUEL SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_005-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_005-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Assis Carvalho a adequação da estrutura da unidade escolar Francisco Vieira de Sousa, na localidade Malhadinha, no município de São José do Divino, para funcionamento de um Posto de Saúde Familiar</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_006-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_006-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito Assis Carvalho a elevação da estrutura que suporta a caixa d’água da localidade Boqueirão, assim como a aquisição de uma caixa d’água de 10 (dez) mil litros para a referida localidade, no município de São José do Divino</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_008-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_008-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Assis Carvalho a recuperação de trechos de calçamento do município de São José do Divino, sendo o primeiro na Rua Matias Antonio Nonato (sentido centro), esquina com a Rua Domingos Almeida de Araújo e o segundo na Rua Antonio Raimundo Nunes, próximo à esquina com a Rua Tenente Clarindo.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_021-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_021-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito de São José do Divino, Sr. Francisco de Assis Carvalho Cerqueira, a construção de um parque infantil na área localizada entre as Ruas Pedro Teófilo, Chagas Pequeno e Domingos Almeida de Araújo, no centro da cidade de São José do Divino</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_024-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_024-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Francisco de Assis Carvalho Cerqueira, a construção de uma praça na localidade Tinguis, município de São José do Divino</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_025-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_025-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito de São José do Divino, Sr. Francisco de Assis Carvalho Cerqueira, providências no sentido da construção de uma academia popular ao ar livre na praça da localidade Barrocão, município de São José do Divino.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -495,68 +495,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_025-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_025-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>