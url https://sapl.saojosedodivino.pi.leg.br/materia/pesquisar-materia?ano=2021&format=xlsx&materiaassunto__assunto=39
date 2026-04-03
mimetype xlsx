--- v0 (2026-02-03)
+++ v1 (2026-04-03)
@@ -54,72 +54,72 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei ordinária</t>
   </si>
   <si>
     <t>PROF. ASSIS CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/606/pl-03-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/606/pl-03-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções firmado entre Municípios brasileiros, dentre eles, o Município de São José do Divino-PI, com a finalidade de adquirir vacinas para combater à pandemia do coronavírus, medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>RAQUEL SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_001-2021.pdf</t>
+    <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_001-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício junto a Secretaria Municipal de Saúde na pessoa da Exma. Senhora Secretária, Sra. Maria da Glória Oliveira Silva, como também à Secretaria de Estado da Saúde do Piauí, na pessoa do Exmo. Senhor Secretário, Sr. Florentino Neto, solicitando informações sobre qual fase de prioridade estão inclusos os profissionais de educação na vacinação do COVID-19.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -426,68 +426,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/606/pl-03-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_001-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/606/pl-03-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_001-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>