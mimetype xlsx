--- v2 (2026-03-16)
+++ v3 (2026-06-04)
@@ -627,51 +627,51 @@
   <si>
     <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_012-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no orçamento do exercício de 2025, para atendimento de despesas com a implementação de educação em tempo integral, conforme diretrizes da Portaria MEC nº 605/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1124/pl_013-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de provimento temporário de Profissional de Apoio Escolar, no âmbito do Município de São José do Divino-PI, define suas atribuições, remuneração, carga horária, e estabelece condições para a sua contratação, atendendo a necessidade temporária de excepcional interesse público</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>MESA DIRETORA</t>
+    <t>MESA DIRETORA, ANTONIO BATISTA, BETÂNIA FREIRE, CARLOS SAMUEL, PATRICIA CERQUEIRA</t>
   </si>
   <si>
     <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_resolucao_003-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 004/2022 da Câmara Municipal de São José do Divino e dá outras providências</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_001-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito de São José do Divino, Sr. Milton Gomes Machado, solicitando-lhe informações, sobre o motivo da demora na operacionalização e distribuição da energia fotovoltaica para órgãos do Município, gerada na usina localizada no bairro Triunfo, sede do Município</t>
   </si>
   <si>
     <t>1087</t>
   </si>
@@ -1029,51 +1029,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1086/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1093/mocao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1111/mocao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1089/plc_001-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1070/pl_001-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1074/pl_002-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1099/pl_003-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1100/pl_004-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1104/pl_005-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1107/pl_006-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1108/pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1109/pl_08-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1110/pl_009-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1114/pl_010-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1119/pl_011-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_012-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1124/pl_013-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_resolucao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_001-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1087/requerimento_002-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedodivino.pi.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_003-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="53.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="82.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>